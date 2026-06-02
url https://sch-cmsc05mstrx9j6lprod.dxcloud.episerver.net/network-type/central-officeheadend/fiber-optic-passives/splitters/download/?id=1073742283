--- v0 (2026-06-01)
+++ v1 (2026-06-02)
@@ -43,138 +43,216 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>NG4-VMMLF4J</t>
+  </si>
+  <si>
+    <t>Variant of NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4access®</t>
+  </si>
+  <si>
+    <t>FACT | NG4</t>
+  </si>
+  <si>
+    <t>Monitoring module</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4J</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-VMMRF4H</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 70/30, singlemode, LC/APC, front, right, 4 circuits</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253640</t>
+  </si>
+  <si>
+    <t>760253640</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP132000L2</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x32 splitter, LC/APC, 2 circuits, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber splitter chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252886</t>
+  </si>
+  <si>
+    <t>760252886</t>
+  </si>
+  <si>
+    <t>FACT-1ESRHPP164A00L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x64 splitter, LC/APC, 1 circuit, symmetrical, low loss planar</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252887</t>
+  </si>
+  <si>
+    <t>760252887</t>
+  </si>
+  <si>
+    <t>FACT-1ESLHPP164A00L2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253969</t>
+  </si>
+  <si>
+    <t>760253969</t>
+  </si>
+  <si>
+    <t>FACT-1ESXHPP10400L2</t>
+  </si>
+  <si>
+    <t>FACT® splitter chassis, gray, 1E high with high quality factory installed 1x4 splitters, LC/APC, 14 circuits, symmetrical, planar</t>
+  </si>
+  <si>
+    <t>NG4-VMKLF4A</t>
+  </si>
+  <si>
+    <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/UPC, front, left, 4 circuits</t>
+  </si>
+  <si>
+    <t>NG4-MON-MODULES</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>NG4access Monitoring Module</t>
+  </si>
+  <si>
+    <t>FACT-SPLITTER-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Series Optical Splitter Chassis for FACT ODF</t>
+  </si>
+  <si>
     <t>NG4-SPLTR-MODULES</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>NG4access Splitter Module</t>
   </si>
   <si>
-    <t>NG4access®</t>
-[...4 lines deleted...]
-  <si>
     <t>Splitter module</t>
   </si>
   <si>
-    <t>Build America Buy America (BABA) compliant*</t>
-[...68 lines deleted...]
-    <t>Monitoring module</t>
+    <t>VLM-27U7U2800B0000</t>
+  </si>
+  <si>
+    <t>Variant of LSX-SPLTR-MODULES</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 90/10 split ratio</t>
+  </si>
+  <si>
+    <t>LGX</t>
+  </si>
+  <si>
+    <t>VLM-27U7U3900A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x3 splitter, singlemode, SC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KAKA2000B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, LC/APC, 50/50 split ratio</t>
+  </si>
+  <si>
+    <t>VLM-2KUKU8000A0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, LC/UPC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-57A7A8000A00</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, one 1x8 splitter, singlemode, SC/APC, symmetrical split ratio</t>
+  </si>
+  <si>
+    <t>VLM-27U7U2400B0000</t>
+  </si>
+  <si>
+    <t>LGX VAM Fiber Optic Splitter Module, two 1x2 splitters, singlemode, SC/UPC, 70/30 split ratio</t>
+  </si>
+  <si>
+    <t>FPS-SPL1CJJ</t>
+  </si>
+  <si>
+    <t>LGX Fiber Optic Splitter Module, 1 x 16, 9 in, SC/APC, singlemode</t>
   </si>
   <si>
     <t>NG4-VSMRF116</t>
   </si>
   <si>
     <t>Variant of NG4-SPLTR-MODULES</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Splitter, 1x16, symmetrical split, singlemode, LC/APC, right, 1 circuit</t>
   </si>
   <si>
     <t>NG4-VMKNLF4J010GM</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 60/40, multimode, LC/UPC, front, left, 4 circuits</t>
   </si>
   <si>
     <t>NG4</t>
   </si>
   <si>
     <t>NG4-VMKNRF4C010GM</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 50/50, multimode, LC/UPC, front, right, 4 circuits</t>
   </si>
@@ -223,189 +301,111 @@
   <si>
     <t>NG4-VMKRF4C</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 50/50, singlemode, LC/UPC, front, right, 4 circuits</t>
   </si>
   <si>
     <t>NG4-VMKLF4J</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, left, 4 circuits</t>
   </si>
   <si>
     <t>NG4-VMKRF4J</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 60/40, singlemode, LC/UPC, front, right, 4 circuits</t>
   </si>
   <si>
     <t>NG4-VMMLF4A</t>
   </si>
   <si>
     <t>NG4access® Module VAM, Monitoring, 90/10, singlemode, LC/APC, front, left, 4 circuits</t>
   </si>
   <si>
+    <t>EH1328-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P111600S2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x16, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>OCFPS</t>
+  </si>
+  <si>
+    <t>Splitter patch panel</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>CS2062-000</t>
+  </si>
+  <si>
+    <t>OCFPS1U-P116400S2</t>
+  </si>
+  <si>
+    <t>OCFPS Fiber Optic Splitter Panel, one 1x64, symmetrical, planar, singlemode, SC/APC, 1U, 19 in, gray</t>
+  </si>
+  <si>
+    <t>1RU-SP1264001</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL 2X64 APC/LC</t>
+  </si>
+  <si>
+    <t>Variant of 1RU-SPLTR-PNLS</t>
+  </si>
+  <si>
+    <t>1RU panel, 2X64 split ratio, 1 splitter, LC/APC connectors</t>
+  </si>
+  <si>
+    <t>1RU</t>
+  </si>
+  <si>
+    <t>1RU-SP1116004</t>
+  </si>
+  <si>
+    <t>1RU SPLTR PNL (4) 1X16 APC/LC</t>
+  </si>
+  <si>
+    <t>1RU panel, 1X16 split ratio, 4 splitters, LC/APC connectors</t>
+  </si>
+  <si>
     <t>1RU-SP3132001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 1X32 APC/SC</t>
   </si>
   <si>
-    <t>Variant of 1RU-SPLTR-PNLS</t>
-[...1 lines deleted...]
-  <si>
     <t>1RU panel, 1X32 split ratio, 1 splitter, SC/APC connectors</t>
-  </si>
-[...127 lines deleted...]
-    <t>1RU panel, 1X16 split ratio, 4 splitters, LC/APC connectors</t>
   </si>
   <si>
     <t>1RU-SP4232001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 2X32 UPC/SC</t>
   </si>
   <si>
     <t>1RU panel, 2X32 split ratio, 1 splitter, SC/UPC connectors</t>
   </si>
   <si>
     <t>1RU-SP1132001</t>
   </si>
   <si>
     <t>1RU SPLTR PNL 1X32 APC/LC</t>
   </si>
   <si>
     <t>1RU panel, 1X32 split ratio, 1 splitter, LC/APC connectors</t>
   </si>
   <si>
     <t>1RU-SP1132002</t>
   </si>
   <si>
     <t>1RU SPLTR PNL (2) 1X32 APC/LC</t>
   </si>
@@ -938,51 +938,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J92" totalsRowShown="0">
   <autoFilter ref="A1:J92"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253640" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252886" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252887" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253969" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760236398" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/fiber-closures/fiber-splitterwdm-trays/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253638" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253639" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/fiber-closures/fiber-splitterwdm-trays/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4j" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4j" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4h" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253640" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252886" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760252887" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253969" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4a" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u2800b0000" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u3900a0000" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kaka2000b0000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kuku8000a0000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-57a7a8000a00" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27u7u2400b0000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1cjj" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf116" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4j010gm" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4c010gm" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf44" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf116" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4h010gm" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf132" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf8c" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf44" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7lf2b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4c" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4j" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4j" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4a" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeh1328-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcs2062-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1264001" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1116004" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3132001" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp4232001" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1132001" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1132002" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1164001" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2232002" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2232001" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1232001" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760236398" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeg7897-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/fiber-closures/fiber-splitterwdm-trays/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeh2060-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253638" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item760253639" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/fact-splitter-chassis" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmklf4c" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1jjj" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmlf4h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4h010gm" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vskrf132" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf132" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7lf2a" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknrf4j010gm" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmkrf4a" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vm7rf2a" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf8c" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmknlf4c010gm" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsklf132" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcr6731-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemeg3371-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1ajj" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3232001" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp4132001" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp1232002" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2132001" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2132002" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2164001" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcv5837-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/hubs-closures-terminals-boxes/fiber-closures/fiber-splitterwdm-trays/fist-fsasa3-splitter-trays" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3116004" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-2kuku2000d0000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-57a7a4900a00" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a2000b0000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a4900a0000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-m7u7u7u1ab000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-27a7a8000a0000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemvlm-m7u7u7u1ed000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spd1cjj" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spd1jjj" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemfps-spl1gjj" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/lsx-spltr-modules" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemcw0093-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmlf28" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vsmrf28" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-spltr-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/itemng4-vmmrf4a" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/ng4-mon-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp2264001" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/item1ru-sp3164001" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-optic-passives/splitters/1ru-spltr-pnls" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J92"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="27" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1000,2083 +1000,2083 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:9" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" t="s">
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="12.75">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
+      <c r="A7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="B7" t="s">
         <v>35</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
+      <c r="B8" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
-[...5 lines deleted...]
-      <c r="H7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>39</v>
       </c>
-      <c r="I7" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
+      <c r="A11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="12.75">
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>53</v>
       </c>
-      <c r="F13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>63</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:9" ht="12.75">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>73</v>
       </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
       <c r="G22" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H22" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>80</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>67</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I26" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="12.75">
+    <row r="27" spans="1:9" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>49</v>
+      </c>
+      <c r="I27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="12.75">
+      <c r="A28" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="12.75">
+      <c r="A29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D27" t="s">
-[...16 lines deleted...]
-      <c r="C28" s="1" t="s">
+      <c r="D29" t="s">
         <v>87</v>
       </c>
-      <c r="D28" t="s">
-[...17 lines deleted...]
-        <v>91</v>
+      <c r="F29" t="s">
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="30" spans="1:8" ht="12.75">
+      <c r="I29" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
+        <v>89</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="31" spans="1:8" ht="12.75">
+      <c r="I30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="32" spans="1:8" ht="12.75">
+      <c r="I31" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>97</v>
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="33" spans="1:8" ht="12.75">
+      <c r="I32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>95</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="34" spans="1:8" ht="12.75">
+      <c r="I33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
+      <c r="G34" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="H34" t="s">
         <v>101</v>
       </c>
-      <c r="G34" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="J34" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
         <v>105</v>
       </c>
       <c r="G35" t="s">
+        <v>100</v>
+      </c>
+      <c r="H35" t="s">
+        <v>101</v>
+      </c>
+      <c r="J35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="12.75">
+      <c r="A36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="H35" t="s">
-[...2 lines deleted...]
-      <c r="J35" t="s">
+      <c r="B36" t="s">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="1" t="s">
+      <c r="C36" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>109</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="G36" t="s">
         <v>110</v>
       </c>
-      <c r="G36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>101</v>
+      </c>
+      <c r="I36" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
         <v>113</v>
       </c>
       <c r="G37" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H37" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:9" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>116</v>
       </c>
       <c r="G38" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H38" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>119</v>
       </c>
       <c r="G39" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H39" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
         <v>122</v>
       </c>
       <c r="G40" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H40" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:9" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
         <v>125</v>
       </c>
       <c r="G41" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
         <v>128</v>
       </c>
       <c r="G42" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H42" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
         <v>131</v>
       </c>
       <c r="G43" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H43" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
         <v>134</v>
       </c>
       <c r="G44" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
         <v>137</v>
       </c>
       <c r="G45" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H45" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D46" t="s">
         <v>139</v>
       </c>
       <c r="G46" t="s">
         <v>140</v>
       </c>
       <c r="H46" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
         <v>142</v>
       </c>
       <c r="G47" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D48" t="s">
         <v>146</v>
       </c>
       <c r="G48" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H48" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="J48" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D49" t="s">
         <v>150</v>
       </c>
       <c r="F49" t="s">
         <v>151</v>
       </c>
       <c r="G49" t="s">
         <v>152</v>
       </c>
       <c r="H49" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B50" t="s">
         <v>155</v>
       </c>
       <c r="C50" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D50" t="s">
         <v>156</v>
       </c>
       <c r="G50" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H50" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B51" t="s">
         <v>159</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
         <v>160</v>
       </c>
       <c r="F51" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H51" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B52" t="s">
         <v>163</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D52" t="s">
         <v>164</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H52" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>166</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D54" t="s">
         <v>168</v>
       </c>
       <c r="G54" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>170</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>172</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H56" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B57" t="s">
         <v>174</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D57" t="s">
         <v>175</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H57" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D58" t="s">
         <v>177</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" t="s">
         <v>14</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>179</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H59" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>181</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H60" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>183</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H61" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:9" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>185</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H62" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D63" t="s">
         <v>187</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:9" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>172</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H64" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D65" t="s">
         <v>190</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="H65" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B66" t="s">
         <v>192</v>
       </c>
       <c r="C66" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D66" t="s">
         <v>193</v>
       </c>
       <c r="G66" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H66" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="J66" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B67" t="s">
         <v>195</v>
       </c>
       <c r="C67" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D67" t="s">
         <v>196</v>
       </c>
       <c r="G67" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H67" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="J67" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D68" t="s">
         <v>198</v>
       </c>
       <c r="G68" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B69" t="s">
         <v>200</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D69" t="s">
         <v>201</v>
       </c>
       <c r="G69" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H69" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B70" t="s">
         <v>203</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D70" t="s">
         <v>204</v>
       </c>
       <c r="G70" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H70" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B71" t="s">
         <v>206</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D71" t="s">
         <v>207</v>
       </c>
       <c r="G71" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H71" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B72" t="s">
         <v>209</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D72" t="s">
         <v>210</v>
       </c>
       <c r="G72" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H72" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:9" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B73" t="s">
         <v>212</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D73" t="s">
         <v>213</v>
       </c>
       <c r="G73" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H73" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B74" t="s">
         <v>215</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D74" t="s">
         <v>216</v>
       </c>
       <c r="G74" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H74" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B75" t="s">
         <v>218</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D75" t="s">
         <v>219</v>
       </c>
       <c r="F75" t="s">
         <v>151</v>
       </c>
       <c r="G75" t="s">
         <v>152</v>
       </c>
       <c r="H75" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B76" t="s">
         <v>221</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D76" t="s">
         <v>222</v>
       </c>
       <c r="G76" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H76" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D77" t="s">
         <v>224</v>
       </c>
       <c r="G77" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H77" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D78" t="s">
         <v>226</v>
       </c>
       <c r="G78" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H78" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D79" t="s">
         <v>228</v>
       </c>
       <c r="G79" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D80" t="s">
         <v>226</v>
       </c>
       <c r="G80" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H80" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D81" t="s">
         <v>231</v>
       </c>
       <c r="G81" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H81" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D82" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
       <c r="G82" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H82" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
         <v>234</v>
       </c>
       <c r="G83" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H83" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D84" t="s">
         <v>236</v>
       </c>
       <c r="G84" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H84" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D85" t="s">
         <v>238</v>
       </c>
       <c r="G85" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H85" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D86" t="s">
         <v>168</v>
       </c>
       <c r="G86" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
     </row>
     <row r="87" spans="1:10" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B87" t="s">
         <v>241</v>
       </c>
       <c r="C87" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D87" t="s">
         <v>242</v>
       </c>
       <c r="G87" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="H87" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="J87" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D88" t="s">
         <v>244</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="D89" t="s">
         <v>246</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
       <c r="G89" t="s">
         <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="I89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>248</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="I90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B91" t="s">
         <v>250</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D91" t="s">
         <v>251</v>
       </c>
       <c r="G91" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H91" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B92" t="s">
         <v>253</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="D92" t="s">
         <v>254</v>
       </c>
       <c r="G92" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H92" t="s">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="NG4-SPLTR-MODULES"/>
-[...64 lines deleted...]
-    <hyperlink ref="A37" r:id="rId66" display="1RU-SP1264001"/>
+    <hyperlink ref="A2" r:id="rId1" display="NG4-VMMLF4J"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A3" r:id="rId3" display="NG4-VMMRF4J"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A4" r:id="rId5" display="NG4-VMMRF4H"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A5" r:id="rId7" display="760253640"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760252886"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760252887"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760253969"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A9" r:id="rId15" display="NG4-VMKLF4A"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A10" r:id="rId17" display="NG4-MON-MODULES"/>
+    <hyperlink ref="A11" r:id="rId18" display="FACT-SPLITTER-CHASSIS"/>
+    <hyperlink ref="A12" r:id="rId19" display="NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A13" r:id="rId20" display="VLM-27U7U2800B0000"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A14" r:id="rId22" display="VLM-27U7U3900A0000"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A15" r:id="rId24" display="VLM-2KAKA2000B0000"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A16" r:id="rId26" display="VLM-2KUKU8000A0000"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A17" r:id="rId28" display="VLM-57A7A8000A00"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A18" r:id="rId30" display="VLM-27U7U2400B0000"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A19" r:id="rId32" display="FPS-SPL1CJJ"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of LSX-SPLTR-MODULES"/>
+    <hyperlink ref="A20" r:id="rId34" display="NG4-VSMRF116"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A21" r:id="rId36" display="NG4-VMKNLF4J010GM"/>
+    <hyperlink ref="C21" r:id="rId37" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A22" r:id="rId38" display="NG4-VMKNRF4C010GM"/>
+    <hyperlink ref="C22" r:id="rId39" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A23" r:id="rId40" display="NG4-VSMRF44"/>
+    <hyperlink ref="C23" r:id="rId41" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A24" r:id="rId42" display="NG4-VSMLF116"/>
+    <hyperlink ref="C24" r:id="rId43" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A25" r:id="rId44" display="NG4-VMKNRF4H010GM"/>
+    <hyperlink ref="C25" r:id="rId45" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A26" r:id="rId46" display="NG4-VSMLF132"/>
+    <hyperlink ref="C26" r:id="rId47" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A27" r:id="rId48" display="NG4-VSMRF8C"/>
+    <hyperlink ref="C27" r:id="rId49" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A28" r:id="rId50" display="NG4-VSMLF44"/>
+    <hyperlink ref="C28" r:id="rId51" display="Variant of NG4-SPLTR-MODULES"/>
+    <hyperlink ref="A29" r:id="rId52" display="NG4-VM7LF2B"/>
+    <hyperlink ref="C29" r:id="rId53" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A30" r:id="rId54" display="NG4-VMKRF4C"/>
+    <hyperlink ref="C30" r:id="rId55" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A31" r:id="rId56" display="NG4-VMKLF4J"/>
+    <hyperlink ref="C31" r:id="rId57" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A32" r:id="rId58" display="NG4-VMKRF4J"/>
+    <hyperlink ref="C32" r:id="rId59" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A33" r:id="rId60" display="NG4-VMMLF4A"/>
+    <hyperlink ref="C33" r:id="rId61" display="Variant of NG4-MON-MODULES"/>
+    <hyperlink ref="A34" r:id="rId62" display="EH1328-000"/>
+    <hyperlink ref="A35" r:id="rId63" display="CS2062-000"/>
+    <hyperlink ref="A36" r:id="rId64" display="1RU-SP1264001"/>
+    <hyperlink ref="C36" r:id="rId65" display="Variant of 1RU-SPLTR-PNLS"/>
+    <hyperlink ref="A37" r:id="rId66" display="1RU-SP1116004"/>
     <hyperlink ref="C37" r:id="rId67" display="Variant of 1RU-SPLTR-PNLS"/>
-    <hyperlink ref="A38" r:id="rId68" display="1RU-SP1116004"/>
+    <hyperlink ref="A38" r:id="rId68" display="1RU-SP3132001"/>
     <hyperlink ref="C38" r:id="rId69" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A39" r:id="rId70" display="1RU-SP4232001"/>
     <hyperlink ref="C39" r:id="rId71" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A40" r:id="rId72" display="1RU-SP1132001"/>
     <hyperlink ref="C40" r:id="rId73" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A41" r:id="rId74" display="1RU-SP1132002"/>
     <hyperlink ref="C41" r:id="rId75" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A42" r:id="rId76" display="1RU-SP1164001"/>
     <hyperlink ref="C42" r:id="rId77" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A43" r:id="rId78" display="1RU-SP2232002"/>
     <hyperlink ref="C43" r:id="rId79" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A44" r:id="rId80" display="1RU-SP2232001"/>
     <hyperlink ref="C44" r:id="rId81" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A45" r:id="rId82" display="1RU-SP1232001"/>
     <hyperlink ref="C45" r:id="rId83" display="Variant of 1RU-SPLTR-PNLS"/>
     <hyperlink ref="A46" r:id="rId84" display="LSX-SPLTR-MODULES"/>
     <hyperlink ref="A47" r:id="rId85" display="1RU-SPLTR-PNLS"/>
     <hyperlink ref="A48" r:id="rId86" display="760236398"/>
     <hyperlink ref="A49" r:id="rId87" display="EG7897-000"/>
     <hyperlink ref="C49" r:id="rId88" display="Variant of FIST-FSASA3-SPLITTER-TRAYS"/>
     <hyperlink ref="A50" r:id="rId89" display="EH2060-000"/>
     <hyperlink ref="A51" r:id="rId90" display="760253638"/>
     <hyperlink ref="C51" r:id="rId91" display="Variant of FACT-SPLITTER-CHASSIS"/>
     <hyperlink ref="A52" r:id="rId92" display="760253639"/>
     <hyperlink ref="C52" r:id="rId93" display="Variant of FACT-SPLITTER-CHASSIS"/>